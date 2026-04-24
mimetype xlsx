--- v0 (2026-04-21)
+++ v1 (2026-04-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Staedtevergleich" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Stromverbrauch: 2500kWh</t>
   </si>
   <si>
     <t>Stadt</t>
   </si>
   <si>
     <t>Einwohnerzahl</t>
   </si>
   <si>
     <t>Name Grundversorger</t>
   </si>
   <si>
     <t>Kosten Grundversorger</t>
   </si>
   <si>
     <t>Name günstigster Alternativanbieter</t>
   </si>
   <si>
     <t>Tarifname günstigster Alternativanbieter</t>
   </si>
   <si>
     <t>Kosten im 1. Jahr günstigster Alternativanbieter</t>
   </si>
   <si>
@@ -314,74 +314,83 @@
   <si>
     <t>SWU Stadtwerke Ulm/Neu-Ulm</t>
   </si>
   <si>
     <t>Stadtwerke Velbert</t>
   </si>
   <si>
     <t>ESWE</t>
   </si>
   <si>
     <t>Stadtwerke Witten</t>
   </si>
   <si>
     <t>LSW Energie</t>
   </si>
   <si>
     <t>WSW Energie &amp; Wasser</t>
   </si>
   <si>
     <t>Stadtwerke Würzburg</t>
   </si>
   <si>
     <t>ZEV</t>
   </si>
   <si>
+    <t>PlusStrom GRÜNFAIR</t>
+  </si>
+  <si>
     <t>rabot.home flex</t>
   </si>
   <si>
+    <t>Ostrom SimplyDynamic Monthly</t>
+  </si>
+  <si>
     <t>ÖkoStrom 12</t>
   </si>
   <si>
-    <t>BesserVersorgt Strom fix</t>
+    <t>Blauer Himmel Strom</t>
   </si>
   <si>
     <t>ENTEGA Ökostrom eco</t>
   </si>
   <si>
     <t>Aachen</t>
   </si>
   <si>
+    <t>PlusStrom</t>
+  </si>
+  <si>
+    <t>LichtBlick</t>
+  </si>
+  <si>
+    <t>Augsburg</t>
+  </si>
+  <si>
     <t>Rabot Energy</t>
   </si>
   <si>
-    <t>LichtBlick</t>
-[...4 lines deleted...]
-  <si>
     <t>Bergisch Gladbach</t>
   </si>
   <si>
     <t>Berlin</t>
   </si>
   <si>
     <t>Bielefeld</t>
   </si>
   <si>
     <t>Bochum</t>
   </si>
   <si>
     <t>Bonn</t>
   </si>
   <si>
     <t>Bottrop</t>
   </si>
   <si>
     <t>Braunschweig</t>
   </si>
   <si>
     <t>Bremen</t>
   </si>
   <si>
     <t>Bremerhaven</t>
@@ -456,50 +465,53 @@
     <t>Halle</t>
   </si>
   <si>
     <t>Hamburg</t>
   </si>
   <si>
     <t>Hamm</t>
   </si>
   <si>
     <t>Hanau</t>
   </si>
   <si>
     <t>Hannover</t>
   </si>
   <si>
     <t>Heidelberg</t>
   </si>
   <si>
     <t>Heilbronn</t>
   </si>
   <si>
     <t>Herne</t>
   </si>
   <si>
     <t>Hildesheim</t>
+  </si>
+  <si>
+    <t>Ostrom</t>
   </si>
   <si>
     <t>Ingolstadt</t>
   </si>
   <si>
     <t>Iserlohn</t>
   </si>
   <si>
     <t>Jena</t>
   </si>
   <si>
     <t>Kaiserslautern</t>
   </si>
   <si>
     <t>Karlsruhe</t>
   </si>
   <si>
     <t>Kassel</t>
   </si>
   <si>
     <t>Kiel</t>
   </si>
   <si>
     <t>Koblenz</t>
   </si>
@@ -1047,3846 +1059,3846 @@
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="I2" t="s">
         <v>9</v>
       </c>
       <c r="J2" t="s">
         <v>10</v>
       </c>
       <c r="K2" t="s">
         <v>11</v>
       </c>
       <c r="L2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B3">
         <v>236437</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3">
         <v>1042.2</v>
       </c>
       <c r="E3" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G3" s="1">
-        <v>695.21</v>
+        <v>679.04</v>
       </c>
       <c r="H3">
-        <v>346.99</v>
+        <v>363.16</v>
       </c>
       <c r="I3" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K3" s="1">
-        <v>764.29</v>
+        <v>736.18</v>
       </c>
       <c r="L3">
-        <v>277.91</v>
+        <v>306.02</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B4">
         <v>267780</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D4">
         <v>980.71</v>
       </c>
       <c r="E4" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G4" s="1">
         <v>615.38</v>
       </c>
       <c r="H4">
         <v>365.33</v>
       </c>
       <c r="I4" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K4" s="1">
-        <v>715.95</v>
+        <v>683.13</v>
       </c>
       <c r="L4">
-        <v>264.76</v>
+        <v>297.58</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B5">
         <v>108730</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>1036.13</v>
       </c>
       <c r="E5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G5" s="1">
-        <v>649.4</v>
+        <v>646.85</v>
       </c>
       <c r="H5">
-        <v>386.73</v>
+        <v>389.28</v>
       </c>
       <c r="I5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K5" s="1">
-        <v>730.29</v>
+        <v>713.2</v>
       </c>
       <c r="L5">
-        <v>305.84</v>
+        <v>322.93</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B6">
         <v>3291919</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>1120.89</v>
       </c>
       <c r="E6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G6" s="1">
-        <v>634.55</v>
+        <v>625.85</v>
       </c>
       <c r="H6">
-        <v>486.34</v>
+        <v>495.04</v>
       </c>
       <c r="I6" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="K6" s="1">
-        <v>718.93</v>
+        <v>692.19</v>
       </c>
       <c r="L6">
-        <v>401.96</v>
+        <v>428.7</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B7">
         <v>327101</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>980.96</v>
       </c>
       <c r="E7" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G7" s="1">
         <v>613.83</v>
       </c>
       <c r="H7">
         <v>367.13</v>
       </c>
       <c r="I7" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K7" s="1">
-        <v>711.41</v>
+        <v>681.67</v>
       </c>
       <c r="L7">
-        <v>269.55</v>
+        <v>299.29</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B8">
         <v>362569</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>1070.23</v>
       </c>
       <c r="E8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G8" s="1">
-        <v>656.1</v>
+        <v>648.63</v>
       </c>
       <c r="H8">
-        <v>414.13</v>
+        <v>421.6</v>
       </c>
       <c r="I8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K8" s="1">
-        <v>731.8</v>
+        <v>712.71</v>
       </c>
       <c r="L8">
-        <v>338.43</v>
+        <v>357.52</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B9">
         <v>305807</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>975.55</v>
       </c>
       <c r="E9" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G9" s="1">
         <v>587.94</v>
       </c>
       <c r="H9">
         <v>387.61</v>
       </c>
       <c r="I9" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K9" s="1">
-        <v>691.06</v>
+        <v>676.01</v>
       </c>
       <c r="L9">
-        <v>284.49</v>
+        <v>299.54</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B10">
         <v>117471</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D10">
         <v>1068.44</v>
       </c>
       <c r="E10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G10" s="1">
-        <v>634.39</v>
+        <v>629.64</v>
       </c>
       <c r="H10">
-        <v>434.05</v>
+        <v>438.8</v>
       </c>
       <c r="I10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K10" s="1">
-        <v>723.79</v>
+        <v>692.78</v>
       </c>
       <c r="L10">
-        <v>344.65</v>
+        <v>375.66</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B11">
         <v>242670</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D11">
         <v>977.49</v>
       </c>
       <c r="E11" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G11" s="1">
         <v>601.39</v>
       </c>
       <c r="H11">
         <v>376.1</v>
       </c>
       <c r="I11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K11" s="1">
-        <v>693.25</v>
+        <v>669.19</v>
       </c>
       <c r="L11">
-        <v>284.24</v>
+        <v>308.3</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B12">
         <v>542635</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D12">
         <v>894.26</v>
       </c>
       <c r="E12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G12" s="1">
-        <v>615.84</v>
+        <v>615.32</v>
       </c>
       <c r="H12">
-        <v>278.42</v>
+        <v>278.94</v>
       </c>
       <c r="I12" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K12" s="1">
-        <v>697.8</v>
+        <v>680.69</v>
       </c>
       <c r="L12">
-        <v>196.46</v>
+        <v>213.57</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B13">
         <v>108055</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D13">
         <v>884.93</v>
       </c>
       <c r="E13" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G13" s="1">
         <v>606.32</v>
       </c>
       <c r="H13">
         <v>278.61</v>
       </c>
       <c r="I13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K13" s="1">
-        <v>716.82</v>
+        <v>675.06</v>
       </c>
       <c r="L13">
-        <v>168.11</v>
+        <v>209.87</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B14">
         <v>240407</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D14">
         <v>979.89</v>
       </c>
       <c r="E14" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G14" s="1">
-        <v>632.18</v>
+        <v>626.04</v>
       </c>
       <c r="H14">
-        <v>347.71</v>
+        <v>353.85</v>
       </c>
       <c r="I14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K14" s="1">
-        <v>711.29</v>
+        <v>696.27</v>
       </c>
       <c r="L14">
-        <v>268.6</v>
+        <v>283.62</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B15">
         <v>100094</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D15">
         <v>1157.45</v>
       </c>
       <c r="E15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G15" s="1">
-        <v>636.9</v>
+        <v>627.38</v>
       </c>
       <c r="H15">
-        <v>520.55</v>
+        <v>530.07</v>
       </c>
       <c r="I15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K15" s="1">
-        <v>708.29</v>
+        <v>688.25</v>
       </c>
       <c r="L15">
-        <v>449.16</v>
+        <v>469.2</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B16">
         <v>143712</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D16">
         <v>1154.61</v>
       </c>
       <c r="E16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G16" s="1">
-        <v>637.46</v>
+        <v>630.08</v>
       </c>
       <c r="H16">
-        <v>517.15</v>
+        <v>524.53</v>
       </c>
       <c r="I16" t="s">
         <v>25</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="K16" s="1">
-        <v>708.92</v>
+        <v>700.04</v>
       </c>
       <c r="L16">
-        <v>445.69</v>
+        <v>454.57</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B17">
         <v>86084</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D17">
         <v>1044.85</v>
       </c>
       <c r="E17" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G17" s="1">
         <v>632.78</v>
       </c>
       <c r="H17">
         <v>412.07</v>
       </c>
       <c r="I17" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K17" s="1">
-        <v>729.11</v>
+        <v>700.61</v>
       </c>
       <c r="L17">
-        <v>315.74</v>
+        <v>344.24</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B18">
         <v>571373</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D18">
         <v>1076.77</v>
       </c>
       <c r="E18" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G18" s="1">
-        <v>655.51</v>
+        <v>647.53</v>
       </c>
       <c r="H18">
-        <v>421.26</v>
+        <v>429.24</v>
       </c>
       <c r="I18" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K18" s="1">
-        <v>730.29</v>
+        <v>705.61</v>
       </c>
       <c r="L18">
-        <v>346.48</v>
+        <v>371.16</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B19">
         <v>508725</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D19">
         <v>1015.76</v>
       </c>
       <c r="E19" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G19" s="1">
         <v>662.89</v>
       </c>
       <c r="H19">
         <v>352.87</v>
       </c>
       <c r="I19" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K19" s="1">
-        <v>757.23</v>
+        <v>715.1</v>
       </c>
       <c r="L19">
-        <v>258.53</v>
+        <v>300.66</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B20">
         <v>488379</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D20">
         <v>1159.89</v>
       </c>
       <c r="E20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G20" s="1">
-        <v>698.17</v>
+        <v>694.95</v>
       </c>
       <c r="H20">
-        <v>461.72</v>
+        <v>464.94</v>
       </c>
       <c r="I20" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K20" s="1">
-        <v>796.56</v>
+        <v>749.57</v>
       </c>
       <c r="L20">
-        <v>363.33</v>
+        <v>410.32</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B21">
         <v>88707</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D21">
         <v>1134.68</v>
       </c>
       <c r="E21" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G21" s="1">
         <v>651.85</v>
       </c>
       <c r="H21">
         <v>482.83</v>
       </c>
       <c r="I21" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K21" s="1">
-        <v>746.67</v>
+        <v>707.55</v>
       </c>
       <c r="L21">
-        <v>388.01</v>
+        <v>427.13</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B22">
         <v>603804</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D22">
         <v>1018.49</v>
       </c>
       <c r="E22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G22" s="1">
-        <v>620.38</v>
+        <v>620.35</v>
       </c>
       <c r="H22">
-        <v>398.11</v>
+        <v>398.14</v>
       </c>
       <c r="I22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K22" s="1">
-        <v>704.79</v>
+        <v>686.86</v>
       </c>
       <c r="L22">
-        <v>313.7</v>
+        <v>331.63</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B23">
         <v>200963</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D23">
         <v>1118.8</v>
       </c>
       <c r="E23" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G23" s="1">
         <v>659.68</v>
       </c>
       <c r="H23">
         <v>459.12</v>
       </c>
       <c r="I23" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K23" s="1">
-        <v>736.29</v>
+        <v>715.68</v>
       </c>
       <c r="L23">
-        <v>382.51</v>
+        <v>403.12</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B24">
         <v>106889</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D24">
         <v>1003.28</v>
       </c>
       <c r="E24" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G24" s="1">
         <v>595.4</v>
       </c>
       <c r="H24">
         <v>407.88</v>
       </c>
       <c r="I24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K24" s="1">
-        <v>680.29</v>
+        <v>663.2</v>
       </c>
       <c r="L24">
-        <v>322.99</v>
+        <v>340.08</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B25">
         <v>574770</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D25">
         <v>1177.31</v>
       </c>
       <c r="E25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G25" s="1">
-        <v>768.07</v>
+        <v>741.99</v>
       </c>
       <c r="H25">
-        <v>409.24</v>
+        <v>435.32</v>
       </c>
       <c r="I25" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K25" s="1">
-        <v>827.61</v>
+        <v>798.51</v>
       </c>
       <c r="L25">
-        <v>349.7</v>
+        <v>378.8</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B26">
         <v>86789</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D26">
         <v>1086.8</v>
       </c>
       <c r="E26" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G26" s="1">
-        <v>700.99</v>
+        <v>676.35</v>
       </c>
       <c r="H26">
-        <v>385.81</v>
+        <v>410.45</v>
       </c>
       <c r="I26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K26" s="1">
-        <v>755.29</v>
+        <v>729.92</v>
       </c>
       <c r="L26">
-        <v>331.51</v>
+        <v>356.88</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B27">
         <v>82291</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D27">
         <v>923.09</v>
       </c>
       <c r="E27" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G27" s="1">
         <v>671.92</v>
       </c>
       <c r="H27">
         <v>251.17</v>
       </c>
       <c r="I27" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K27" s="1">
-        <v>779.79</v>
+        <v>724.01</v>
       </c>
       <c r="L27">
-        <v>143.3</v>
+        <v>199.08</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B28">
         <v>729797</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D28">
         <v>1061.04</v>
       </c>
       <c r="E28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G28" s="1">
-        <v>693.28</v>
+        <v>680.66</v>
       </c>
       <c r="H28">
-        <v>367.76</v>
+        <v>380.38</v>
       </c>
       <c r="I28" t="s">
-        <v>25</v>
+        <v>108</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>103</v>
       </c>
       <c r="K28" s="1">
-        <v>757.24</v>
+        <v>745.65</v>
       </c>
       <c r="L28">
-        <v>303.8</v>
+        <v>315.39</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B29">
         <v>211612</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D29">
         <v>1105.33</v>
       </c>
       <c r="E29" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G29" s="1">
-        <v>663.86</v>
+        <v>663.36</v>
       </c>
       <c r="H29">
-        <v>441.47</v>
+        <v>441.97</v>
       </c>
       <c r="I29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K29" s="1">
-        <v>737.79</v>
+        <v>719.62</v>
       </c>
       <c r="L29">
-        <v>367.54</v>
+        <v>385.71</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B30">
         <v>141814</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D30">
         <v>1082.04</v>
       </c>
       <c r="E30" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G30" s="1">
         <v>637.1</v>
       </c>
       <c r="H30">
         <v>444.94</v>
       </c>
       <c r="I30" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K30" s="1">
-        <v>717.79</v>
+        <v>700.68</v>
       </c>
       <c r="L30">
-        <v>364.25</v>
+        <v>381.36</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B31">
         <v>258891</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D31">
         <v>1068.44</v>
       </c>
       <c r="E31" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G31" s="1">
-        <v>634.39</v>
+        <v>628.63</v>
       </c>
       <c r="H31">
-        <v>434.05</v>
+        <v>439.81</v>
       </c>
       <c r="I31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K31" s="1">
-        <v>723.79</v>
+        <v>698.87</v>
       </c>
       <c r="L31">
-        <v>344.65</v>
+        <v>369.57</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B32">
         <v>101154</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D32">
         <v>1198.69</v>
       </c>
       <c r="E32" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G32" s="1">
         <v>628.44</v>
       </c>
       <c r="H32">
         <v>570.25</v>
       </c>
       <c r="I32" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K32" s="1">
-        <v>720.29</v>
+        <v>696.35</v>
       </c>
       <c r="L32">
-        <v>478.4</v>
+        <v>502.34</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B33">
         <v>115865</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D33">
         <v>1017.2</v>
       </c>
       <c r="E33" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G33" s="1">
-        <v>646.01</v>
+        <v>639.47</v>
       </c>
       <c r="H33">
-        <v>371.19</v>
+        <v>377.73</v>
       </c>
       <c r="I33" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K33" s="1">
-        <v>726.79</v>
+        <v>709.74</v>
       </c>
       <c r="L33">
-        <v>290.41</v>
+        <v>307.46</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B34">
         <v>94271</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D34">
         <v>987.06</v>
       </c>
       <c r="E34" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G34" s="1">
-        <v>656.38</v>
+        <v>649.39</v>
       </c>
       <c r="H34">
-        <v>330.68</v>
+        <v>337.67</v>
       </c>
       <c r="I34" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K34" s="1">
-        <v>737.79</v>
+        <v>712.87</v>
       </c>
       <c r="L34">
-        <v>249.27</v>
+        <v>274.19</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B35">
         <v>230515</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D35">
         <v>1035.61</v>
       </c>
       <c r="E35" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G35" s="1">
-        <v>649.46</v>
+        <v>649.21</v>
       </c>
       <c r="H35">
-        <v>386.15</v>
+        <v>386.4</v>
       </c>
       <c r="I35" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K35" s="1">
-        <v>743.29</v>
+        <v>707.31</v>
       </c>
       <c r="L35">
-        <v>292.32</v>
+        <v>328.3</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B36">
         <v>259446</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D36">
         <v>930.79</v>
       </c>
       <c r="E36" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G36" s="1">
-        <v>670.54</v>
+        <v>657.56</v>
       </c>
       <c r="H36">
-        <v>260.25</v>
+        <v>273.23</v>
       </c>
       <c r="I36" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K36" s="1">
-        <v>747.79</v>
+        <v>722.54</v>
       </c>
       <c r="L36">
-        <v>183.0</v>
+        <v>208.25</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B37">
         <v>1726058</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D37">
         <v>1188.51</v>
       </c>
       <c r="E37" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G37" s="1">
-        <v>750.46</v>
+        <v>724.58</v>
       </c>
       <c r="H37">
-        <v>438.05</v>
+        <v>463.93</v>
       </c>
       <c r="I37" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K37" s="1">
-        <v>811.77</v>
+        <v>781.2</v>
       </c>
       <c r="L37">
-        <v>376.74</v>
+        <v>407.31</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B38">
         <v>195442</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D38">
         <v>959.74</v>
       </c>
       <c r="E38" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G38" s="1">
-        <v>638.99</v>
+        <v>636.78</v>
       </c>
       <c r="H38">
-        <v>320.75</v>
+        <v>322.96</v>
       </c>
       <c r="I38" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K38" s="1">
-        <v>719.29</v>
+        <v>702.22</v>
       </c>
       <c r="L38">
-        <v>240.45</v>
+        <v>257.52</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B39">
         <v>86838</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D39">
         <v>962.83</v>
       </c>
       <c r="E39" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G39" s="1">
-        <v>638.01</v>
+        <v>636.55</v>
       </c>
       <c r="H39">
-        <v>324.82</v>
+        <v>326.28</v>
       </c>
       <c r="I39" t="s">
-        <v>25</v>
+        <v>108</v>
       </c>
       <c r="J39" s="1" t="s">
         <v>103</v>
       </c>
       <c r="K39" s="1">
-        <v>714.61</v>
+        <v>696.63</v>
       </c>
       <c r="L39">
-        <v>248.22</v>
+        <v>266.2</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B40">
         <v>506550</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D40">
         <v>1118.36</v>
       </c>
       <c r="E40" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G40" s="1">
-        <v>692.34</v>
+        <v>677.93</v>
       </c>
       <c r="H40">
-        <v>426.02</v>
+        <v>440.43</v>
       </c>
       <c r="I40" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K40" s="1">
-        <v>767.29</v>
+        <v>742.4</v>
       </c>
       <c r="L40">
-        <v>351.07</v>
+        <v>375.96</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B41">
         <v>146781</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D41">
         <v>1127.0</v>
       </c>
       <c r="E41" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G41" s="1">
         <v>641.75</v>
       </c>
       <c r="H41">
         <v>485.25</v>
       </c>
       <c r="I41" t="s">
-        <v>25</v>
+        <v>108</v>
       </c>
       <c r="J41" s="1" t="s">
         <v>103</v>
       </c>
       <c r="K41" s="1">
-        <v>716.13</v>
+        <v>705.86</v>
       </c>
       <c r="L41">
-        <v>410.87</v>
+        <v>421.14</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B42">
         <v>116038</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D42">
         <v>1070.36</v>
       </c>
       <c r="E42" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G42" s="1">
         <v>692.84</v>
       </c>
       <c r="H42">
         <v>377.52</v>
       </c>
       <c r="I42" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K42" s="1">
-        <v>773.29</v>
+        <v>744.33</v>
       </c>
       <c r="L42">
-        <v>297.07</v>
+        <v>326.03</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B43">
         <v>155043</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D43">
         <v>1063.19</v>
       </c>
       <c r="E43" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G43" s="1">
         <v>669.51</v>
       </c>
       <c r="H43">
         <v>393.68</v>
       </c>
       <c r="I43" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K43" s="1">
-        <v>772.14</v>
+        <v>721.47</v>
       </c>
       <c r="L43">
-        <v>291.05</v>
+        <v>341.72</v>
       </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B44">
         <v>99602</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D44">
         <v>908.96</v>
       </c>
       <c r="E44" t="s">
-        <v>105</v>
+        <v>151</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G44" s="1">
-        <v>590.38</v>
+        <v>583.1</v>
       </c>
       <c r="H44">
-        <v>318.58</v>
+        <v>325.86</v>
       </c>
       <c r="I44" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K44" s="1">
-        <v>672.8</v>
+        <v>655.14</v>
       </c>
       <c r="L44">
-        <v>236.16</v>
+        <v>253.82</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B45">
         <v>124973</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D45">
         <v>1025.73</v>
       </c>
       <c r="E45" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G45" s="1">
         <v>639.87</v>
       </c>
       <c r="H45">
         <v>385.86</v>
       </c>
       <c r="I45" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K45" s="1">
-        <v>737.04</v>
+        <v>707.74</v>
       </c>
       <c r="L45">
-        <v>288.69</v>
+        <v>317.99</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B46">
         <v>94732</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D46">
         <v>1000.68</v>
       </c>
       <c r="E46" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G46" s="1">
-        <v>627.08</v>
+        <v>624.55</v>
       </c>
       <c r="H46">
-        <v>373.6</v>
+        <v>376.13</v>
       </c>
       <c r="I46" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K46" s="1">
-        <v>720.79</v>
+        <v>694.95</v>
       </c>
       <c r="L46">
-        <v>279.89</v>
+        <v>305.73</v>
       </c>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B47">
         <v>112095</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D47">
         <v>1166.21</v>
       </c>
       <c r="E47" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G47" s="1">
         <v>632.74</v>
       </c>
       <c r="H47">
         <v>533.47</v>
       </c>
       <c r="I47" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K47" s="1">
-        <v>733.71</v>
+        <v>700.46</v>
       </c>
       <c r="L47">
-        <v>432.5</v>
+        <v>465.75</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B48">
         <v>96380</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D48">
         <v>1070.0</v>
       </c>
       <c r="E48" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G48" s="1">
         <v>659.72</v>
       </c>
       <c r="H48">
         <v>410.28</v>
       </c>
       <c r="I48" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K48" s="1">
-        <v>754.12</v>
+        <v>712.03</v>
       </c>
       <c r="L48">
-        <v>315.88</v>
+        <v>357.97</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B49">
         <v>289342</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D49">
         <v>1041.54</v>
       </c>
       <c r="E49" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G49" s="1">
-        <v>683.39</v>
+        <v>680.57</v>
       </c>
       <c r="H49">
-        <v>358.15</v>
+        <v>360.97</v>
       </c>
       <c r="I49" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K49" s="1">
-        <v>756.8</v>
+        <v>739.13</v>
       </c>
       <c r="L49">
-        <v>284.74</v>
+        <v>302.41</v>
       </c>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B50">
         <v>210691</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D50">
         <v>1016.06</v>
       </c>
       <c r="E50" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G50" s="1">
         <v>663.5</v>
       </c>
       <c r="H50">
         <v>352.56</v>
       </c>
       <c r="I50" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K50" s="1">
-        <v>763.15</v>
+        <v>715.76</v>
       </c>
       <c r="L50">
-        <v>252.91</v>
+        <v>300.3</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B51">
         <v>245155</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D51">
         <v>1034.93</v>
       </c>
       <c r="E51" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G51" s="1">
         <v>593.96</v>
       </c>
       <c r="H51">
         <v>440.97</v>
       </c>
       <c r="I51" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K51" s="1">
-        <v>679.24</v>
+        <v>662.0</v>
       </c>
       <c r="L51">
-        <v>355.69</v>
+        <v>372.93</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B52">
         <v>107868</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D52">
         <v>1089.53</v>
       </c>
       <c r="E52" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G52" s="1">
         <v>646.25</v>
       </c>
       <c r="H52">
         <v>443.28</v>
       </c>
       <c r="I52" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K52" s="1">
-        <v>743.72</v>
+        <v>703.19</v>
       </c>
       <c r="L52">
-        <v>345.81</v>
+        <v>386.34</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B53">
         <v>1024300</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D53">
         <v>1064.22</v>
       </c>
       <c r="E53" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G53" s="1">
-        <v>661.3</v>
+        <v>654.95</v>
       </c>
       <c r="H53">
-        <v>402.92</v>
+        <v>409.27</v>
       </c>
       <c r="I53" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K53" s="1">
-        <v>743.29</v>
+        <v>717.12</v>
       </c>
       <c r="L53">
-        <v>320.93</v>
+        <v>347.1</v>
       </c>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B54">
         <v>77757</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D54">
         <v>1106.8</v>
       </c>
       <c r="E54" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G54" s="1">
         <v>675.36</v>
       </c>
       <c r="H54">
         <v>431.44</v>
       </c>
       <c r="I54" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K54" s="1">
-        <v>757.3</v>
+        <v>727.56</v>
       </c>
       <c r="L54">
-        <v>349.5</v>
+        <v>379.24</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B55">
         <v>222359</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D55">
         <v>1069.76</v>
       </c>
       <c r="E55" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G55" s="1">
-        <v>674.76</v>
+        <v>669.39</v>
       </c>
       <c r="H55">
-        <v>395.0</v>
+        <v>400.37</v>
       </c>
       <c r="I55" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K55" s="1">
-        <v>761.29</v>
+        <v>728.35</v>
       </c>
       <c r="L55">
-        <v>308.47</v>
+        <v>341.41</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B56">
         <v>503235</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D56">
         <v>982.48</v>
       </c>
       <c r="E56" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G56" s="1">
         <v>590.22</v>
       </c>
       <c r="H56">
         <v>392.26</v>
       </c>
       <c r="I56" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K56" s="1">
-        <v>678.75</v>
+        <v>660.29</v>
       </c>
       <c r="L56">
-        <v>303.73</v>
+        <v>322.19</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B57">
         <v>159062</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D57">
         <v>1064.44</v>
       </c>
       <c r="E57" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G57" s="1">
-        <v>649.4</v>
+        <v>642.81</v>
       </c>
       <c r="H57">
-        <v>415.04</v>
+        <v>421.63</v>
       </c>
       <c r="I57" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K57" s="1">
-        <v>737.29</v>
+        <v>713.2</v>
       </c>
       <c r="L57">
-        <v>327.15</v>
+        <v>351.24</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B58">
         <v>209583</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D58">
         <v>990.38</v>
       </c>
       <c r="E58" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G58" s="1">
         <v>624.83</v>
       </c>
       <c r="H58">
         <v>365.55</v>
       </c>
       <c r="I58" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K58" s="1">
-        <v>727.64</v>
+        <v>692.49</v>
       </c>
       <c r="L58">
-        <v>262.74</v>
+        <v>297.89</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B59">
         <v>86084</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D59">
         <v>1086.8</v>
       </c>
       <c r="E59" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G59" s="1">
         <v>689.35</v>
       </c>
       <c r="H59">
         <v>397.45</v>
       </c>
       <c r="I59" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K59" s="1">
-        <v>770.29</v>
+        <v>741.34</v>
       </c>
       <c r="L59">
-        <v>316.51</v>
+        <v>345.46</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B60">
         <v>157513</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D60">
         <v>1146.33</v>
       </c>
       <c r="E60" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G60" s="1">
-        <v>692.34</v>
+        <v>688.4</v>
       </c>
       <c r="H60">
-        <v>453.99</v>
+        <v>457.93</v>
       </c>
       <c r="I60" t="s">
-        <v>25</v>
+        <v>108</v>
       </c>
       <c r="J60" s="1" t="s">
         <v>103</v>
       </c>
       <c r="K60" s="1">
-        <v>767.6</v>
+        <v>745.04</v>
       </c>
       <c r="L60">
-        <v>378.73</v>
+        <v>401.29</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B61">
         <v>86049</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D61">
         <v>1046.6</v>
       </c>
       <c r="E61" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G61" s="1">
-        <v>645.88</v>
+        <v>641.35</v>
       </c>
       <c r="H61">
-        <v>400.72</v>
+        <v>405.25</v>
       </c>
       <c r="I61" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K61" s="1">
-        <v>734.29</v>
+        <v>711.6</v>
       </c>
       <c r="L61">
-        <v>312.31</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B62">
         <v>228196</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D62">
         <v>1004.55</v>
       </c>
       <c r="E62" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G62" s="1">
         <v>598.8</v>
       </c>
       <c r="H62">
         <v>405.75</v>
       </c>
       <c r="I62" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K62" s="1">
-        <v>684.79</v>
+        <v>664.77</v>
       </c>
       <c r="L62">
-        <v>319.76</v>
+        <v>339.78</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B63">
         <v>200379</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D63">
         <v>1153.23</v>
       </c>
       <c r="E63" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G63" s="1">
-        <v>656.19</v>
+        <v>648.02</v>
       </c>
       <c r="H63">
-        <v>497.04</v>
+        <v>505.21</v>
       </c>
       <c r="I63" t="s">
-        <v>25</v>
+        <v>108</v>
       </c>
       <c r="J63" s="1" t="s">
         <v>103</v>
       </c>
       <c r="K63" s="1">
-        <v>726.58</v>
+        <v>711.98</v>
       </c>
       <c r="L63">
-        <v>426.65</v>
+        <v>441.25</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B64">
         <v>290106</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D64">
         <v>1007.34</v>
       </c>
       <c r="E64" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G64" s="1">
         <v>597.92</v>
       </c>
       <c r="H64">
         <v>409.42</v>
       </c>
       <c r="I64" t="s">
         <v>25</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="K64" s="1">
-        <v>672.19</v>
+        <v>661.28</v>
       </c>
       <c r="L64">
-        <v>335.15</v>
+        <v>346.06</v>
       </c>
     </row>
     <row r="65" spans="1:12">
       <c r="A65" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B65">
         <v>91735</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D65">
         <v>1177.31</v>
       </c>
       <c r="E65" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G65" s="1">
-        <v>744.27</v>
+        <v>709.37</v>
       </c>
       <c r="H65">
-        <v>433.04</v>
+        <v>467.94</v>
       </c>
       <c r="I65" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K65" s="1">
-        <v>792.79</v>
+        <v>779.79</v>
       </c>
       <c r="L65">
-        <v>384.52</v>
+        <v>397.52</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B66">
         <v>82700</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D66">
         <v>1142.57</v>
       </c>
       <c r="E66" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G66" s="1">
-        <v>682.35</v>
+        <v>671.18</v>
       </c>
       <c r="H66">
-        <v>460.22</v>
+        <v>471.39</v>
       </c>
       <c r="I66" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K66" s="1">
-        <v>770.79</v>
+        <v>738.2</v>
       </c>
       <c r="L66">
-        <v>371.78</v>
+        <v>404.37</v>
       </c>
     </row>
     <row r="67" spans="1:12">
       <c r="A67" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B67">
         <v>104330</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D67">
         <v>1222.68</v>
       </c>
       <c r="E67" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G67" s="1">
-        <v>649.4</v>
+        <v>643.82</v>
       </c>
       <c r="H67">
-        <v>573.28</v>
+        <v>578.86</v>
       </c>
       <c r="I67" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K67" s="1">
-        <v>730.25</v>
+        <v>703.3</v>
       </c>
       <c r="L67">
-        <v>492.43</v>
+        <v>519.38</v>
       </c>
     </row>
     <row r="68" spans="1:12">
       <c r="A68" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B68">
         <v>255298</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D68">
         <v>1127.04</v>
       </c>
       <c r="E68" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G68" s="1">
-        <v>663.54</v>
+        <v>660.41</v>
       </c>
       <c r="H68">
-        <v>463.5</v>
+        <v>466.63</v>
       </c>
       <c r="I68" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K68" s="1">
-        <v>751.85</v>
+        <v>715.53</v>
       </c>
       <c r="L68">
-        <v>375.19</v>
+        <v>411.51</v>
       </c>
     </row>
     <row r="69" spans="1:12">
       <c r="A69" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B69">
         <v>167954</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D69">
         <v>1177.31</v>
       </c>
       <c r="E69" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G69" s="1">
-        <v>756.17</v>
+        <v>726.06</v>
       </c>
       <c r="H69">
-        <v>421.14</v>
+        <v>451.25</v>
       </c>
       <c r="I69" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K69" s="1">
-        <v>804.79</v>
+        <v>781.91</v>
       </c>
       <c r="L69">
-        <v>372.52</v>
+        <v>395.4</v>
       </c>
     </row>
     <row r="70" spans="1:12">
       <c r="A70" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B70">
         <v>1367520</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D70">
         <v>966.51</v>
       </c>
       <c r="E70" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G70" s="1">
         <v>639.69</v>
       </c>
       <c r="H70">
         <v>326.82</v>
       </c>
       <c r="I70" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K70" s="1">
-        <v>719.29</v>
+        <v>703.28</v>
       </c>
       <c r="L70">
-        <v>247.22</v>
+        <v>263.23</v>
       </c>
     </row>
     <row r="71" spans="1:12">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B71">
         <v>319767</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D71">
         <v>1069.07</v>
       </c>
       <c r="E71" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G71" s="1">
-        <v>651.65</v>
+        <v>647.81</v>
       </c>
       <c r="H71">
-        <v>417.42</v>
+        <v>421.26</v>
       </c>
       <c r="I71" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K71" s="1">
-        <v>734.78</v>
+        <v>707.34</v>
       </c>
       <c r="L71">
-        <v>334.29</v>
+        <v>361.73</v>
       </c>
     </row>
     <row r="72" spans="1:12">
       <c r="A72" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B72">
         <v>150586</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D72">
         <v>1161.13</v>
       </c>
       <c r="E72" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G72" s="1">
-        <v>756.17</v>
+        <v>723.79</v>
       </c>
       <c r="H72">
-        <v>404.96</v>
+        <v>437.34</v>
       </c>
       <c r="I72" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K72" s="1">
-        <v>809.79</v>
+        <v>781.91</v>
       </c>
       <c r="L72">
-        <v>351.34</v>
+        <v>379.22</v>
       </c>
     </row>
     <row r="73" spans="1:12">
       <c r="A73" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B73">
         <v>486607</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D73">
         <v>1022.99</v>
       </c>
       <c r="E73" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G73" s="1">
-        <v>670.99</v>
+        <v>664.2</v>
       </c>
       <c r="H73">
-        <v>352.0</v>
+        <v>358.79</v>
       </c>
       <c r="I73" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K73" s="1">
-        <v>738.79</v>
+        <v>724.75</v>
       </c>
       <c r="L73">
-        <v>284.2</v>
+        <v>298.24</v>
       </c>
     </row>
     <row r="74" spans="1:12">
       <c r="A74" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B74">
         <v>246495</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D74">
         <v>1050.9</v>
       </c>
       <c r="E74" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G74" s="1">
-        <v>633.4</v>
+        <v>628.84</v>
       </c>
       <c r="H74">
-        <v>417.5</v>
+        <v>422.06</v>
       </c>
       <c r="I74" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K74" s="1">
-        <v>727.29</v>
+        <v>699.11</v>
       </c>
       <c r="L74">
-        <v>323.61</v>
+        <v>351.79</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B75">
         <v>119268</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D75">
         <v>1011.98</v>
       </c>
       <c r="E75" t="s">
-        <v>105</v>
+        <v>151</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G75" s="1">
-        <v>643.74</v>
+        <v>623.49</v>
       </c>
       <c r="H75">
-        <v>368.24</v>
+        <v>388.49</v>
       </c>
       <c r="I75" t="s">
-        <v>25</v>
+        <v>108</v>
       </c>
       <c r="J75" s="1" t="s">
         <v>103</v>
       </c>
       <c r="K75" s="1">
-        <v>694.31</v>
+        <v>686.73</v>
       </c>
       <c r="L75">
-        <v>317.67</v>
+        <v>325.25</v>
       </c>
     </row>
     <row r="76" spans="1:12">
       <c r="A76" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B76">
         <v>140966</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D76">
         <v>965.55</v>
       </c>
       <c r="E76" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G76" s="1">
         <v>573.03</v>
       </c>
       <c r="H76">
         <v>392.52</v>
       </c>
       <c r="I76" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K76" s="1">
-        <v>665.01</v>
+        <v>651.14</v>
       </c>
       <c r="L76">
-        <v>300.54</v>
+        <v>314.41</v>
       </c>
     </row>
     <row r="77" spans="1:12">
       <c r="A77" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B77">
         <v>153932</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D77">
         <v>1028.76</v>
       </c>
       <c r="E77" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G77" s="1">
         <v>660.58</v>
       </c>
       <c r="H77">
         <v>368.18</v>
       </c>
       <c r="I77" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K77" s="1">
-        <v>760.81</v>
+        <v>716.33</v>
       </c>
       <c r="L77">
-        <v>267.95</v>
+        <v>312.43</v>
       </c>
     </row>
     <row r="78" spans="1:12">
       <c r="A78" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B78">
         <v>182634</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D78">
         <v>1142.57</v>
       </c>
       <c r="E78" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G78" s="1">
-        <v>694.25</v>
+        <v>681.8</v>
       </c>
       <c r="H78">
-        <v>448.32</v>
+        <v>460.77</v>
       </c>
       <c r="I78" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K78" s="1">
-        <v>774.29</v>
+        <v>746.28</v>
       </c>
       <c r="L78">
-        <v>368.28</v>
+        <v>396.29</v>
       </c>
     </row>
     <row r="79" spans="1:12">
       <c r="A79" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B79">
         <v>114533</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D79">
         <v>1052.41</v>
       </c>
       <c r="E79" t="s">
-        <v>105</v>
+        <v>151</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G79" s="1">
-        <v>626.16</v>
+        <v>616.97</v>
       </c>
       <c r="H79">
-        <v>426.25</v>
+        <v>435.44</v>
       </c>
       <c r="I79" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K79" s="1">
-        <v>704.79</v>
+        <v>680.21</v>
       </c>
       <c r="L79">
-        <v>347.62</v>
+        <v>372.2</v>
       </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B80">
         <v>155925</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D80">
         <v>969.08</v>
       </c>
       <c r="E80" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G80" s="1">
         <v>604.34</v>
       </c>
       <c r="H80">
         <v>364.74</v>
       </c>
       <c r="I80" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K80" s="1">
-        <v>697.83</v>
+        <v>672.25</v>
       </c>
       <c r="L80">
-        <v>271.25</v>
+        <v>296.83</v>
       </c>
     </row>
     <row r="81" spans="1:12">
       <c r="A81" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B81">
         <v>111748</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D81">
         <v>1128.12</v>
       </c>
       <c r="E81" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G81" s="1">
         <v>665.61</v>
       </c>
       <c r="H81">
         <v>462.51</v>
       </c>
       <c r="I81" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K81" s="1">
-        <v>758.93</v>
+        <v>717.87</v>
       </c>
       <c r="L81">
-        <v>369.19</v>
+        <v>410.25</v>
       </c>
     </row>
     <row r="82" spans="1:12">
       <c r="A82" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B82">
         <v>115985</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D82">
         <v>1177.31</v>
       </c>
       <c r="E82" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G82" s="1">
-        <v>756.17</v>
+        <v>723.28</v>
       </c>
       <c r="H82">
-        <v>421.14</v>
+        <v>454.03</v>
       </c>
       <c r="I82" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K82" s="1">
-        <v>815.79</v>
+        <v>786.56</v>
       </c>
       <c r="L82">
-        <v>361.52</v>
+        <v>390.75</v>
       </c>
     </row>
     <row r="83" spans="1:12">
       <c r="A83" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B83">
         <v>135589</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D83">
         <v>1058.7</v>
       </c>
       <c r="E83" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G83" s="1">
         <v>596.84</v>
       </c>
       <c r="H83">
         <v>461.86</v>
       </c>
       <c r="I83" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K83" s="1">
-        <v>683.77</v>
+        <v>664.76</v>
       </c>
       <c r="L83">
-        <v>374.93</v>
+        <v>393.94</v>
       </c>
     </row>
     <row r="84" spans="1:12">
       <c r="A84" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B84">
         <v>110535</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D84">
         <v>1128.12</v>
       </c>
       <c r="E84" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G84" s="1">
-        <v>644.52</v>
+        <v>641.68</v>
       </c>
       <c r="H84">
-        <v>483.6</v>
+        <v>486.44</v>
       </c>
       <c r="I84" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K84" s="1">
-        <v>735.29</v>
+        <v>700.24</v>
       </c>
       <c r="L84">
-        <v>392.83</v>
+        <v>427.88</v>
       </c>
     </row>
     <row r="85" spans="1:12">
       <c r="A85" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B85">
         <v>109545</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D85">
         <v>1057.61</v>
       </c>
       <c r="E85" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G85" s="1">
         <v>697.65</v>
       </c>
       <c r="H85">
         <v>359.96</v>
       </c>
       <c r="I85" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K85" s="1">
-        <v>772.79</v>
+        <v>746.5</v>
       </c>
       <c r="L85">
-        <v>284.82</v>
+        <v>311.11</v>
       </c>
     </row>
     <row r="86" spans="1:12">
       <c r="A86" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B86">
         <v>225421</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D86">
         <v>908.42</v>
       </c>
       <c r="E86" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G86" s="1">
         <v>525.99</v>
       </c>
       <c r="H86">
         <v>382.43</v>
       </c>
       <c r="I86" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K86" s="1">
-        <v>619.98</v>
+        <v>609.89</v>
       </c>
       <c r="L86">
-        <v>288.44</v>
+        <v>298.53</v>
       </c>
     </row>
     <row r="87" spans="1:12">
       <c r="A87" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B87">
         <v>175780</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D87">
         <v>1012.76</v>
       </c>
       <c r="E87" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G87" s="1">
-        <v>617.46</v>
+        <v>615.39</v>
       </c>
       <c r="H87">
-        <v>395.3</v>
+        <v>397.37</v>
       </c>
       <c r="I87" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J87" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K87" s="1">
-        <v>706.07</v>
+        <v>678.78</v>
       </c>
       <c r="L87">
-        <v>306.69</v>
+        <v>333.98</v>
       </c>
     </row>
     <row r="88" spans="1:12">
       <c r="A88" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B88">
         <v>98974</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D88">
         <v>993.06</v>
       </c>
       <c r="E88" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G88" s="1">
-        <v>634.69</v>
+        <v>632.28</v>
       </c>
       <c r="H88">
-        <v>358.37</v>
+        <v>360.78</v>
       </c>
       <c r="I88" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K88" s="1">
-        <v>725.24</v>
+        <v>702.41</v>
       </c>
       <c r="L88">
-        <v>267.82</v>
+        <v>290.65</v>
       </c>
     </row>
     <row r="89" spans="1:12">
       <c r="A89" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B89">
         <v>93964</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D89">
         <v>998.86</v>
       </c>
       <c r="E89" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G89" s="1">
         <v>540.4</v>
       </c>
       <c r="H89">
         <v>458.46</v>
       </c>
       <c r="I89" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K89" s="1">
-        <v>632.6</v>
+        <v>619.97</v>
       </c>
       <c r="L89">
-        <v>366.26</v>
+        <v>378.89</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B90">
         <v>99246</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D90">
         <v>1177.31</v>
       </c>
       <c r="E90" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G90" s="1">
-        <v>756.17</v>
+        <v>723.28</v>
       </c>
       <c r="H90">
-        <v>421.14</v>
+        <v>454.03</v>
       </c>
       <c r="I90" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K90" s="1">
-        <v>816.79</v>
+        <v>786.56</v>
       </c>
       <c r="L90">
-        <v>360.52</v>
+        <v>390.75</v>
       </c>
     </row>
     <row r="91" spans="1:12">
       <c r="A91" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B91">
         <v>155327</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D91">
         <v>1178.6</v>
       </c>
       <c r="E91" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G91" s="1">
-        <v>663.91</v>
+        <v>661.27</v>
       </c>
       <c r="H91">
-        <v>514.69</v>
+        <v>517.33</v>
       </c>
       <c r="I91" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J91" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K91" s="1">
-        <v>754.79</v>
+        <v>715.88</v>
       </c>
       <c r="L91">
-        <v>423.81</v>
+        <v>462.72</v>
       </c>
     </row>
     <row r="92" spans="1:12">
       <c r="A92" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B92">
         <v>585791</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D92">
         <v>1086.8</v>
       </c>
       <c r="E92" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G92" s="1">
         <v>728.35</v>
       </c>
       <c r="H92">
         <v>358.45</v>
       </c>
       <c r="I92" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J92" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K92" s="1">
-        <v>818.79</v>
+        <v>780.51</v>
       </c>
       <c r="L92">
-        <v>268.01</v>
+        <v>306.29</v>
       </c>
     </row>
     <row r="93" spans="1:12">
       <c r="A93" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B93">
         <v>105704</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D93">
         <v>1074.87</v>
       </c>
       <c r="E93" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G93" s="1">
-        <v>649.26</v>
+        <v>640.01</v>
       </c>
       <c r="H93">
-        <v>425.61</v>
+        <v>434.86</v>
       </c>
       <c r="I93" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J93" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K93" s="1">
-        <v>723.29</v>
+        <v>710.29</v>
       </c>
       <c r="L93">
-        <v>351.58</v>
+        <v>364.58</v>
       </c>
     </row>
     <row r="94" spans="1:12">
       <c r="A94" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B94">
         <v>82543</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D94">
         <v>1105.75</v>
       </c>
       <c r="E94" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G94" s="1">
-        <v>682.84</v>
+        <v>679.83</v>
       </c>
       <c r="H94">
-        <v>422.91</v>
+        <v>425.92</v>
       </c>
       <c r="I94" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K94" s="1">
-        <v>753.79</v>
+        <v>738.6</v>
       </c>
       <c r="L94">
-        <v>351.96</v>
+        <v>367.15</v>
       </c>
     </row>
     <row r="95" spans="1:12">
       <c r="A95" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B95">
         <v>116833</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D95">
         <v>1070.79</v>
       </c>
       <c r="E95" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G95" s="1">
-        <v>712.75</v>
+        <v>708.1</v>
       </c>
       <c r="H95">
-        <v>358.04</v>
+        <v>362.69</v>
       </c>
       <c r="I95" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K95" s="1">
-        <v>784.79</v>
+        <v>754.27</v>
       </c>
       <c r="L95">
-        <v>286.0</v>
+        <v>316.52</v>
       </c>
     </row>
     <row r="96" spans="1:12">
       <c r="A96" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B96">
         <v>81334</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D96">
         <v>1200.32</v>
       </c>
       <c r="E96" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G96" s="1">
-        <v>718.78</v>
+        <v>703.94</v>
       </c>
       <c r="H96">
-        <v>481.54</v>
+        <v>496.38</v>
       </c>
       <c r="I96" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J96" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K96" s="1">
-        <v>793.29</v>
+        <v>762.44</v>
       </c>
       <c r="L96">
-        <v>407.03</v>
+        <v>437.88</v>
       </c>
     </row>
     <row r="97" spans="1:12">
       <c r="A97" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B97">
         <v>243990</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D97">
         <v>1046.47</v>
       </c>
       <c r="E97" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G97" s="1">
-        <v>685.48</v>
+        <v>683.05</v>
       </c>
       <c r="H97">
-        <v>360.99</v>
+        <v>363.42</v>
       </c>
       <c r="I97" t="s">
-        <v>25</v>
+        <v>108</v>
       </c>
       <c r="J97" s="1" t="s">
         <v>103</v>
       </c>
       <c r="K97" s="1">
-        <v>769.99</v>
+        <v>737.66</v>
       </c>
       <c r="L97">
-        <v>276.48</v>
+        <v>308.81</v>
       </c>
     </row>
     <row r="98" spans="1:12">
       <c r="A98" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B98">
         <v>96364</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D98">
         <v>1162.21</v>
       </c>
       <c r="E98" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G98" s="1">
-        <v>698.37</v>
+        <v>681.45</v>
       </c>
       <c r="H98">
-        <v>463.84</v>
+        <v>480.76</v>
       </c>
       <c r="I98" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J98" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K98" s="1">
-        <v>785.08</v>
+        <v>731.26</v>
       </c>
       <c r="L98">
-        <v>377.13</v>
+        <v>430.95</v>
       </c>
     </row>
     <row r="99" spans="1:12">
       <c r="A99" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B99">
         <v>120030</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D99">
         <v>871.76</v>
       </c>
       <c r="E99" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G99" s="1">
-        <v>625.98</v>
+        <v>622.85</v>
       </c>
       <c r="H99">
-        <v>245.78</v>
+        <v>248.91</v>
       </c>
       <c r="I99" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="J99" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K99" s="1">
-        <v>719.9</v>
+        <v>693.75</v>
       </c>
       <c r="L99">
-        <v>151.86</v>
+        <v>178.01</v>
       </c>
     </row>
     <row r="100" spans="1:12">
       <c r="A100" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B100">
         <v>331988</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D100">
         <v>1037.09</v>
       </c>
       <c r="E100" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G100" s="1">
-        <v>626.79</v>
+        <v>620.62</v>
       </c>
       <c r="H100">
-        <v>410.3</v>
+        <v>416.47</v>
       </c>
       <c r="I100" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J100" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K100" s="1">
-        <v>707.79</v>
+        <v>690.79</v>
       </c>
       <c r="L100">
-        <v>329.3</v>
+        <v>346.3</v>
       </c>
     </row>
     <row r="101" spans="1:12">
       <c r="A101" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B101">
         <v>124375</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D101">
         <v>1027.99</v>
       </c>
       <c r="E101" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G101" s="1">
         <v>596.44</v>
       </c>
       <c r="H101">
         <v>431.55</v>
       </c>
       <c r="I101" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J101" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K101" s="1">
-        <v>687.59</v>
+        <v>666.81</v>
       </c>
       <c r="L101">
-        <v>340.4</v>
+        <v>361.18</v>
       </c>
     </row>
     <row r="102" spans="1:12">
       <c r="A102" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B102">
         <v>93246</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D102">
         <v>1017.34</v>
       </c>
       <c r="E102" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G102" s="1">
         <v>648.56</v>
       </c>
       <c r="H102">
         <v>368.78</v>
       </c>
       <c r="I102" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J102" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K102" s="1">
-        <v>740.6</v>
+        <v>705.52</v>
       </c>
       <c r="L102">
-        <v>276.74</v>
+        <v>311.82</v>
       </c>
     </row>
     <row r="103" spans="1:12">
       <c r="C103" s="1"/>
       <c r="F103" s="1"/>
       <c r="G103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 